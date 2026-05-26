--- v0 (2026-03-28)
+++ v1 (2026-05-26)
@@ -414,408 +414,1049 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="19" customWidth="1" min="1" max="1"/>
-    <col width="28" customWidth="1" min="2" max="2"/>
+    <col width="21" customWidth="1" min="1" max="1"/>
+    <col width="30" customWidth="1" min="2" max="2"/>
     <col width="7" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="60" customWidth="1" min="6" max="6"/>
     <col width="60" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Domain</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Last Scanned</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Contacts</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Technologies</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>russia.ru</t>
+          <t>ria.ru</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>https://russia.ru/</t>
+          <t>https://ria.ru/</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.630310</t>
-[...2 lines deleted...]
-      <c r="F2" t="inlineStr"/>
+          <t>2026-03-29T19:47:50.346475</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>email: internet-group@rian.ru; email: internet-group@ria.ru; email: moderator@ria.ru; email: moderator@rian.ru</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml reference; No structured data</t>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; jQuery 1.12.4; Excessive inline styles; Unminified assets; No lazy loading on images; No sitemap.xml</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>banki.ru</t>
+          <t>liveinternet.ru</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>https://www.banki.ru/</t>
+          <t>https://www.liveinternet.ru/</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.250589</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-29T19:47:55.331389</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Unminified assets; No lazy loading on images; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; jQuery (version unknown); No viewport meta tag; Unminified assets; No lazy loading on images; Missing Open Graph tags; No sitemap.xml; No structured data</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>bitrix24.ru</t>
+          <t>vdnh.ru</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>https://www.bitrix24.ru/</t>
+          <t>https://vdnh.ru/</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.175639</t>
-[...2 lines deleted...]
-      <c r="F4" t="inlineStr"/>
+          <t>2026-03-29T19:47:55.350340</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>phone: +74955443400; email: info@vdnh.ru; email: tickets@vdnh.ru; email: tour_registration@vdnh.ru; email: admin_museum@vdnh.ru; email: press@vdnh.ru; email: info@moskvarium.ru; email: expo@vdnh.ru; email: app@vdnh.ru; email: tour@atom.museum; email: museum@vdnh.ru; email: events@vdnh.ru; email: souvenirs@vdnh.ru; email: adv@vdnh.ru; email: partners@vdnh.ru; email: rabota@vdnh.ru; email: loyalty@vdnh.ru; email: lektorij@vdnh.ru; email: kantropov@vdnh.ru; email: zamnieva@vdnh.ru; email: rent@vdnh.ru; email: orionpr@vdnh.ru; email: orionpartners@vdnh.ru; email: orion@vdnh.ru; email: ngoncharova@vdnh.ru; email: it@vdnh.ru; email: doverie@vdnh.ru; email: cosmos@vdnh.ru; email: museum_slovo@vdnh.ru; email: ozaitseva@vdnh.ru; email: ssokolov@vdnh.ru; email: vslavyanskaya@vdnh.ru; email: ikonovalov@vdnh.ru; email: segorov@vdnh.ru; email: 457227b83f0142d7b132b18b3e2b6238@glitchtip.vdnh-tech.ru</t>
+        </is>
+      </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Excessive inline styles; Unminified assets; No lazy loading on images; Narod.ru hosting</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>site.ru</t>
+          <t>aimclo.ru</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>http://site.ru/</t>
+          <t>https://aimclo.ru/</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.154238</t>
-[...2 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>2026-03-29T19:47:57.354392</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>email: zabota@aimhome.ru; phone: +78007073041</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing meta description; Missing Open Graph tags; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Joomla (version unknown); 1C-Bitrix (version unknown); Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-XSS-Protection; jQuery (version unknown); Excessive inline styles; Unminified assets; No lazy loading on images</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>rosbalt.ru</t>
+          <t>rudn.ru</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>https://www.rosbalt.ru/</t>
+          <t>https://www.rudn.ru/</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.003447</t>
-[...2 lines deleted...]
-      <c r="F6" t="inlineStr"/>
+          <t>2026-03-29T19:47:57.864503</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>phone: +74999368787; email: mfc@rudn.ru; email: pr@rudn.ru</t>
+        </is>
+      </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml reference; No structured data</t>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; jQuery (version unknown); Excessive inline styles; Unminified assets; No lazy loading on images; Missing Open Graph tags; No sitemap.xml; No structured data</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>alfabank.ru</t>
+          <t>uvi.ru</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>https://alfabank.ru/</t>
+          <t>https://uvi.ru/</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:57.792633</t>
-[...2 lines deleted...]
-      <c r="F7" t="inlineStr"/>
+          <t>2026-03-29T19:47:57.434402</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>phone: +78005118420; email: support@uvi.ru; email: u002f@uvi.jewellery</t>
+        </is>
+      </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Excessive inline styles; Unminified assets; No lazy loading on images; Missing Open Graph tags; No structured data</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>yota.ru</t>
+          <t>info.gtaprovince.ru</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>https://www.yota.ru/</t>
+          <t>https://info.gtaprovince.ru/</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.731087</t>
+          <t>2026-03-29T19:47:57.419627</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; jQuery 3.4.1; Unminified assets; No lazy loading on images; No robots.txt; No sitemap.xml; No structured data</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ya.ru</t>
+          <t>atour.ru</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>https://ya.ru/</t>
+          <t>https://atour.ru/</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.429593</t>
-[...2 lines deleted...]
-      <c r="F9" t="inlineStr"/>
+          <t>2026-03-29T19:47:53.622373</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>phone: +74957402182; phone: +78005507765; phone: +79067594342; email: msk1@anex-tour.ru</t>
+        </is>
+      </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Missing Strict-Transport-Security; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Excessive inline styles; Unminified assets; No lazy loading on images; Missing Open Graph tags; No structured data</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>amocrm.ru</t>
+          <t>sotkaonline.ru</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>https://www.amocrm.ru/</t>
+          <t>https://sotkaonline.ru/</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-03-27T23:48:59.224327</t>
-[...2 lines deleted...]
-      <c r="F10" t="inlineStr"/>
+          <t>2026-03-29T19:47:53.018202</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>phone: +78003330056; email: sotkaschoolonline@gmail.com</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Missing X-Frame-Options; Unminified assets; No lazy loading on images; Missing Open Graph tags; No robots.txt reference; No sitemap.xml reference; No structured data</t>
+          <t>Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Excessive inline styles; Unminified assets; No lazy loading on images</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>esia.gosuslugi.ru</t>
+          <t>zdravcity.ru</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>https://esia.gosuslugi.ru/</t>
+          <t>https://zdravcity.ru/</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>scanned</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-03-27T23:49:01.052598</t>
-[...3 lines deleted...]
-      <c r="G11" t="inlineStr"/>
+          <t>2026-03-29T19:47:57.242179</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>phone: +78005009262; email: dc32f17685384526adff63bd5ed5e7d0@sentry.zdravcity.rocks</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Excessive inline styles; Unminified assets; Missing Open Graph tags; No sitemap.xml</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>instrument.ru</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>https://instrument.ru/</t>
+        </is>
+      </c>
+      <c r="C12" t="n">
+        <v>34</v>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:54.864387</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>phone: +78002222202</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Unminified assets; No lazy loading on images; Empty meta description; Missing Open Graph tags; No sitemap.xml</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>consultant.ru</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>https://www.consultant.ru/</t>
+        </is>
+      </c>
+      <c r="C13" t="n">
+        <v>33</v>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:51.089801</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>email: contact@consultant.ru; phone: +74959568283; phone: +74957879292; email: rating@mail.ru</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Unminified assets; No lazy loading on images; Missing Open Graph tags; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>cabinet.kvado.ru</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>https://cabinet.kvado.ru/</t>
+        </is>
+      </c>
+      <c r="C14" t="n">
+        <v>33</v>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:50.424418</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr"/>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Missing Content-Security-Policy; Missing X-Content-Type-Options; Missing X-XSS-Protection; jQuery (version unknown); Unminified assets; Missing meta description; Missing Open Graph tags; No robots.txt; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>yamiyami.ru</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>https://yamiyami.ru/</t>
+        </is>
+      </c>
+      <c r="C15" t="n">
+        <v>32</v>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:57.139926</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Unminified assets; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No robots.txt; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>tjcollection.ru</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>https://tjcollection.ru/</t>
+        </is>
+      </c>
+      <c r="C16" t="n">
+        <v>32</v>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:55.266801</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr"/>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>domlenta.ru</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>https://domlenta.ru/</t>
+        </is>
+      </c>
+      <c r="C17" t="n">
+        <v>32</v>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:54.842533</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>russia.ru</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>https://russia.ru/</t>
+        </is>
+      </c>
+      <c r="C18" t="n">
+        <v>32</v>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:50.386268</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No robots.txt; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>bitrix24.ru</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>https://www.bitrix24.ru/</t>
+        </is>
+      </c>
+      <c r="C19" t="n">
+        <v>32</v>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:50.057605</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>narodmon.ru</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>https://narodmon.ru/</t>
+        </is>
+      </c>
+      <c r="C20" t="n">
+        <v>32</v>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:49.457718</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>love.ru</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>https://love.ru/</t>
+        </is>
+      </c>
+      <c r="C21" t="n">
+        <v>31</v>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:52.536948</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>tefal.ru</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>https://tefal.ru/</t>
+        </is>
+      </c>
+      <c r="C22" t="n">
+        <v>30</v>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:50.227168</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Missing Content-Security-Policy; Missing X-Content-Type-Options; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>sk.ru</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>https://sk.ru/</t>
+        </is>
+      </c>
+      <c r="C23" t="n">
+        <v>29</v>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:48:02.509210</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>phone: +74959560033; phone: +78002500921; email: anticorruption@sk.ru; email: sitehelp@sk.ru</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Missing X-Content-Type-Options; Missing X-XSS-Protection; jQuery 3.4.1; Excessive inline styles; Unminified assets; No lazy loading on images; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>ya.ru</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>https://ya.ru/</t>
+        </is>
+      </c>
+      <c r="C24" t="n">
+        <v>28</v>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:50.315579</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing X-XSS-Protection; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>nstu.ru</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>https://www.nstu.ru/</t>
+        </is>
+      </c>
+      <c r="C25" t="n">
+        <v>26</v>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:58.184279</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>email: pk@nstu.ru; phone: +73833195999; phone: +78002225571; phone: +73833153830</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Missing Content-Security-Policy; jQuery (version unknown); Excessive inline styles; Unminified assets; No lazy loading on images; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>komus.ru</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>https://www.komus.ru/</t>
+        </is>
+      </c>
+      <c r="C26" t="n">
+        <v>25</v>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:54.645657</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Missing Strict-Transport-Security; Missing Content-Security-Policy; Missing X-Frame-Options; Missing X-Content-Type-Options; Missing X-XSS-Protection; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>sitelove.ru</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>https://sitelove.ru/</t>
+        </is>
+      </c>
+      <c r="C27" t="n">
+        <v>19</v>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:54.151556</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Missing Content-Security-Policy; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>hd.kinopoisk.ru</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>https://hd.kinopoisk.ru/</t>
+        </is>
+      </c>
+      <c r="C28" t="n">
+        <v>19</v>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:52.182607</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Missing X-Frame-Options; No viewport meta tag; Missing/empty title tag; Missing meta description; Missing Open Graph tags; No sitemap.xml; No structured data</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>shazoo.ru</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>https://shazoo.ru/</t>
+        </is>
+      </c>
+      <c r="C29" t="n">
+        <v>18</v>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:54.919539</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Missing Content-Security-Policy; Unminified assets; No lazy loading on images; No sitemap.xml</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>news.ru</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>https://news.ru/</t>
+        </is>
+      </c>
+      <c r="C30" t="n">
+        <v>10</v>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>scanned</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>2026-03-29T19:47:50.289576</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>email: info@news.ru; phone: +74991100102</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Unminified assets; No lazy loading on images</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>